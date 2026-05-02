--- v0 (2025-11-26)
+++ v1 (2026-05-02)
@@ -4,126 +4,113 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://udwinprod.sharepoint.com/sites/Team-HR-Files-Payroll/Shared Documents/Payroll/Payroll/Payroll Calendars/2026/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://udwinprod.sharepoint.com/sites/Team-HR-Files-Payroll/Shared Documents/Payroll/Cheryl McFadden/Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{64052D3E-2855-431F-AA38-449BD0F9369F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A5BB0EC6-F4FB-41F7-A951-5622EA98BFDE}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{A4E88B20-0E62-4D19-B06B-9E734582E1E4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="30" windowWidth="29040" windowHeight="15720" xr2:uid="{07B45B65-F947-449B-A39E-14BE3B7D1E05}"/>
+    <workbookView xWindow="-23148" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{07B45B65-F947-449B-A39E-14BE3B7D1E05}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="C27" i="1" l="1"/>
-[...1 lines deleted...]
-  <c r="C25" i="1"/>
+  <c r="C25" i="1" l="1"/>
   <c r="D25" i="1" s="1"/>
   <c r="C24" i="1"/>
   <c r="D24" i="1" s="1"/>
-  <c r="C23" i="1"/>
-[...1 lines deleted...]
-  <c r="C22" i="1"/>
   <c r="C21" i="1"/>
   <c r="D21" i="1" s="1"/>
   <c r="C20" i="1"/>
   <c r="D20" i="1" s="1"/>
   <c r="C19" i="1"/>
   <c r="D19" i="1" s="1"/>
   <c r="D18" i="1"/>
   <c r="C18" i="1"/>
-  <c r="C17" i="1"/>
   <c r="C16" i="1"/>
   <c r="C15" i="1"/>
   <c r="D15" i="1" s="1"/>
   <c r="C14" i="1"/>
   <c r="D14" i="1" s="1"/>
   <c r="C13" i="1"/>
   <c r="D13" i="1" s="1"/>
-  <c r="C12" i="1"/>
-  <c r="D12" i="1" s="1"/>
+  <c r="D12" i="1"/>
   <c r="C11" i="1"/>
   <c r="D10" i="1"/>
   <c r="C10" i="1"/>
   <c r="C9" i="1"/>
   <c r="D9" i="1" s="1"/>
   <c r="C8" i="1"/>
   <c r="D8" i="1" s="1"/>
-  <c r="C7" i="1"/>
-[...4 lines deleted...]
-  <c r="C4" i="1"/>
   <c r="C3" i="1"/>
   <c r="D3" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Pay Begin Date</t>
   </si>
   <si>
     <t>Pay End Date</t>
   </si>
   <si>
     <t>Employee Timesheet Submittal Deadline (5 pm)</t>
   </si>
   <si>
     <t>Manager Timesheet Approval (3 pm) *</t>
   </si>
   <si>
     <t>Overtime hours to be paid on</t>
   </si>
   <si>
     <t>* Once an employee's timesheet has been submitted and/or approved, the employee's timesheet will be locked. The employee will not be able to submit Time Off Requests for that period until the pay cycle has been fully processed.</t>
   </si>
@@ -335,61 +322,61 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -694,71 +681,71 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B15422F9-5F66-4612-AC31-5C3914B57893}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:M31"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView tabSelected="1" topLeftCell="A8" workbookViewId="0">
+      <selection activeCell="D22" sqref="D22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="30.1796875" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="17.1796875" customWidth="1"/>
     <col min="2" max="2" width="15.54296875" customWidth="1"/>
     <col min="3" max="3" width="20.1796875" customWidth="1"/>
     <col min="4" max="4" width="19.81640625" customWidth="1"/>
     <col min="5" max="5" width="18.453125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="23.5" x14ac:dyDescent="0.55000000000000004">
-      <c r="A1" s="8" t="s">
+      <c r="A1" s="9" t="s">
         <v>9</v>
       </c>
-      <c r="B1" s="8"/>
-[...2 lines deleted...]
-      <c r="E1" s="8"/>
+      <c r="B1" s="9"/>
+      <c r="C1" s="9"/>
+      <c r="D1" s="9"/>
+      <c r="E1" s="9"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
     </row>
     <row r="2" spans="1:13" ht="74" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>4</v>
       </c>
@@ -768,129 +755,123 @@
         <v>46023</v>
       </c>
       <c r="B3" s="3">
         <v>46037</v>
       </c>
       <c r="C3" s="3">
         <f>B3</f>
         <v>46037</v>
       </c>
       <c r="D3" s="3">
         <f>C3+1</f>
         <v>46038</v>
       </c>
       <c r="E3" s="3">
         <v>46052</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A4" s="3">
         <v>46038</v>
       </c>
       <c r="B4" s="3">
         <v>46053</v>
       </c>
       <c r="C4" s="3">
-        <f t="shared" ref="C4:C27" si="0">B4</f>
-        <v>46053</v>
+        <v>46055</v>
       </c>
       <c r="D4" s="3">
-        <v>46054</v>
+        <v>46056</v>
       </c>
       <c r="E4" s="3">
         <v>46066</v>
       </c>
     </row>
     <row r="5" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A5" s="3">
         <v>46054</v>
       </c>
       <c r="B5" s="3">
         <v>46068</v>
       </c>
       <c r="C5" s="3">
-        <f t="shared" si="0"/>
-        <v>46068</v>
+        <v>46069</v>
       </c>
       <c r="D5" s="3">
-        <f t="shared" ref="D5:D25" si="1">C5+1</f>
-        <v>46069</v>
+        <v>46070</v>
       </c>
       <c r="E5" s="3">
         <v>46080</v>
       </c>
     </row>
     <row r="6" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A6" s="3">
         <v>46069</v>
       </c>
       <c r="B6" s="3">
         <v>46081</v>
       </c>
       <c r="C6" s="3">
-        <f t="shared" si="0"/>
-        <v>46081</v>
+        <v>46083</v>
       </c>
       <c r="D6" s="3">
-        <v>46083</v>
+        <v>46084</v>
       </c>
       <c r="E6" s="3">
         <v>46094</v>
       </c>
     </row>
     <row r="7" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A7" s="3">
         <v>46082</v>
       </c>
       <c r="B7" s="3">
         <v>46096</v>
       </c>
       <c r="C7" s="3">
-        <f t="shared" si="0"/>
-        <v>46096</v>
+        <v>46097</v>
       </c>
       <c r="D7" s="3">
-        <f t="shared" si="1"/>
-        <v>46097</v>
+        <v>46098</v>
       </c>
       <c r="E7" s="3">
         <v>46112</v>
       </c>
     </row>
     <row r="8" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A8" s="3">
         <v>46097</v>
       </c>
       <c r="B8" s="3">
         <v>46112</v>
       </c>
       <c r="C8" s="3">
-        <f t="shared" si="0"/>
+        <f t="shared" ref="C4:C27" si="0">B8</f>
         <v>46112</v>
       </c>
       <c r="D8" s="3">
-        <f t="shared" si="1"/>
+        <f t="shared" ref="D5:D25" si="1">C8+1</f>
         <v>46113</v>
       </c>
       <c r="E8" s="3">
         <v>46127</v>
       </c>
     </row>
     <row r="9" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A9" s="3">
         <v>46113</v>
       </c>
       <c r="B9" s="3">
         <v>46127</v>
       </c>
       <c r="C9" s="3">
         <f t="shared" si="0"/>
         <v>46127</v>
       </c>
       <c r="D9" s="3">
         <f t="shared" si="1"/>
         <v>46128</v>
       </c>
       <c r="E9" s="4">
         <v>46142</v>
       </c>
     </row>
@@ -917,56 +898,55 @@
       <c r="A11" s="3">
         <v>46143</v>
       </c>
       <c r="B11" s="3">
         <v>46157</v>
       </c>
       <c r="C11" s="3">
         <f t="shared" si="0"/>
         <v>46157</v>
       </c>
       <c r="D11" s="3">
         <v>46160</v>
       </c>
       <c r="E11" s="3">
         <v>46171</v>
       </c>
     </row>
     <row r="12" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A12" s="3">
         <v>46158</v>
       </c>
       <c r="B12" s="3">
         <v>46173</v>
       </c>
       <c r="C12" s="3">
-        <f t="shared" si="0"/>
-        <v>46173</v>
+        <v>46174</v>
       </c>
       <c r="D12" s="3">
         <f t="shared" si="1"/>
-        <v>46174</v>
+        <v>46175</v>
       </c>
       <c r="E12" s="3">
         <v>46188</v>
       </c>
     </row>
     <row r="13" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A13" s="3">
         <v>46174</v>
       </c>
       <c r="B13" s="3">
         <v>46188</v>
       </c>
       <c r="C13" s="3">
         <f t="shared" si="0"/>
         <v>46188</v>
       </c>
       <c r="D13" s="3">
         <f t="shared" si="1"/>
         <v>46189</v>
       </c>
       <c r="E13" s="3">
         <v>46203</v>
       </c>
     </row>
     <row r="14" spans="1:13" ht="18.5" x14ac:dyDescent="0.45">
@@ -1011,55 +991,54 @@
       <c r="A16" s="3">
         <v>46219</v>
       </c>
       <c r="B16" s="3">
         <v>46234</v>
       </c>
       <c r="C16" s="3">
         <f t="shared" si="0"/>
         <v>46234</v>
       </c>
       <c r="D16" s="3">
         <v>46237</v>
       </c>
       <c r="E16" s="3">
         <v>46248</v>
       </c>
     </row>
     <row r="17" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A17" s="3">
         <v>46235</v>
       </c>
       <c r="B17" s="3">
         <v>46249</v>
       </c>
       <c r="C17" s="3">
-        <f t="shared" si="0"/>
-        <v>46249</v>
+        <v>46251</v>
       </c>
       <c r="D17" s="3">
-        <v>46251</v>
+        <v>46252</v>
       </c>
       <c r="E17" s="3">
         <v>46265</v>
       </c>
     </row>
     <row r="18" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A18" s="3">
         <v>46250</v>
       </c>
       <c r="B18" s="3">
         <v>46265</v>
       </c>
       <c r="C18" s="3">
         <f t="shared" si="0"/>
         <v>46265</v>
       </c>
       <c r="D18" s="3">
         <f t="shared" si="1"/>
         <v>46266</v>
       </c>
       <c r="E18" s="3">
         <v>46280</v>
       </c>
     </row>
     <row r="19" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
@@ -1105,170 +1084,165 @@
         <v>46296</v>
       </c>
       <c r="B21" s="3">
         <v>46310</v>
       </c>
       <c r="C21" s="3">
         <f t="shared" si="0"/>
         <v>46310</v>
       </c>
       <c r="D21" s="3">
         <f t="shared" si="1"/>
         <v>46311</v>
       </c>
       <c r="E21" s="3">
         <v>46325</v>
       </c>
     </row>
     <row r="22" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A22" s="3">
         <v>46311</v>
       </c>
       <c r="B22" s="3">
         <v>46326</v>
       </c>
       <c r="C22" s="3">
-        <f t="shared" si="0"/>
-        <v>46326</v>
+        <v>46328</v>
       </c>
       <c r="D22" s="3">
-        <v>46328</v>
+        <v>46329</v>
       </c>
       <c r="E22" s="3">
         <v>46339</v>
       </c>
     </row>
     <row r="23" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A23" s="3">
         <v>46327</v>
       </c>
       <c r="B23" s="3">
         <v>46341</v>
       </c>
       <c r="C23" s="3">
-        <f t="shared" si="0"/>
-        <v>46341</v>
+        <v>46342</v>
       </c>
       <c r="D23" s="3">
-        <f t="shared" si="1"/>
-[...2 lines deleted...]
-      <c r="E23" s="11">
+        <v>46343</v>
+      </c>
+      <c r="E23" s="8">
         <v>46356</v>
       </c>
     </row>
     <row r="24" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A24" s="3">
         <v>46342</v>
       </c>
       <c r="B24" s="3">
         <v>46356</v>
       </c>
       <c r="C24" s="3">
         <f t="shared" si="0"/>
         <v>46356</v>
       </c>
       <c r="D24" s="3">
         <f t="shared" si="1"/>
         <v>46357</v>
       </c>
       <c r="E24" s="3">
         <v>46371</v>
       </c>
     </row>
     <row r="25" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A25" s="3">
         <v>46357</v>
       </c>
       <c r="B25" s="3">
         <v>46371</v>
       </c>
       <c r="C25" s="3">
         <f t="shared" si="0"/>
         <v>46371</v>
       </c>
       <c r="D25" s="3">
         <f t="shared" si="1"/>
         <v>46372</v>
       </c>
       <c r="E25" s="5">
         <v>46379</v>
       </c>
     </row>
     <row r="26" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A26" s="3">
         <v>46372</v>
       </c>
       <c r="B26" s="3">
         <v>46387</v>
       </c>
       <c r="C26" s="3">
-        <f t="shared" si="0"/>
-        <v>46387</v>
+        <v>46391</v>
       </c>
       <c r="D26" s="5">
-        <v>46391</v>
+        <v>46392</v>
       </c>
       <c r="E26" s="5">
         <v>46402</v>
       </c>
     </row>
     <row r="27" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
       <c r="A27" s="3">
         <v>46388</v>
       </c>
       <c r="B27" s="3">
         <v>46402</v>
       </c>
       <c r="C27" s="3">
-        <f t="shared" si="0"/>
-        <v>46402</v>
+        <v>46406</v>
       </c>
       <c r="D27" s="5">
-        <v>46405</v>
+        <v>46407</v>
       </c>
       <c r="E27" s="5">
         <v>46416</v>
       </c>
     </row>
     <row r="28" spans="1:5" ht="36.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A28" s="9" t="s">
+      <c r="A28" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B28" s="9"/>
-[...2 lines deleted...]
-      <c r="E28" s="9"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
     </row>
     <row r="29" spans="1:5" ht="27.5" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A29" s="10" t="s">
+      <c r="A29" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="B29" s="10"/>
-[...2 lines deleted...]
-      <c r="E29" s="10"/>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A30" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.35">
       <c r="A31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A28:E28"/>
     <mergeCell ref="A29:E29"/>
   </mergeCells>
@@ -1278,52 +1252,61 @@
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="f699cf23-8eb6-4143-b279-1e3540b3c1c2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000773C75B608ADC488EA16856CC521FEF" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="5b9fd7c97c8a873ca5abd121a8e49d30">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f699cf23-8eb6-4143-b279-1e3540b3c1c2" xmlns:ns3="2f3944b1-2022-4630-94b6-8b3fe8552065" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3035199fb4cdebdd6d4abe97108b123f" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000773C75B608ADC488EA16856CC521FEF" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d36304d9b86ad1449a1e62d029400b2b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f699cf23-8eb6-4143-b279-1e3540b3c1c2" xmlns:ns3="2f3944b1-2022-4630-94b6-8b3fe8552065" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0157b4b6f51bb94c2e303ffa535d0f8e" ns2:_="" ns3:_="">
     <xsd:import namespace="f699cf23-8eb6-4143-b279-1e3540b3c1c2"/>
     <xsd:import namespace="2f3944b1-2022-4630-94b6-8b3fe8552065"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
@@ -1520,79 +1503,70 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79AB7D80-7FB4-4D4B-8FBE-17C03C937E6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="f699cf23-8eb6-4143-b279-1e3540b3c1c2"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D0FA21E9-B9D7-4394-B916-4E5339B65D06}"/>
-[...2 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF030A0C-5DF7-4C1E-BE89-347FCA05C9F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD1A909D-DA78-41D1-82DE-769408C16A5E}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{a698667d-8817-4ad9-a7f2-bb287f867e5f}" enabled="0" method="" siteId="{a698667d-8817-4ad9-a7f2-bb287f867e5f}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">