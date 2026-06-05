--- v0 (2026-01-24)
+++ v1 (2026-06-05)
@@ -15,124 +15,124 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27328"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\nsbruce\OneDrive - University of Delaware - o365\Documents\ERME H2A Project\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{398E9655-B205-4A7D-A2C8-421EA0D991C8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1B4A161B-075C-4449-AABA-10F21632ECC6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="20370" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{B55038AE-FE30-44C7-B0F4-20164F282673}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" firstSheet="1" activeTab="1" xr2:uid="{B55038AE-FE30-44C7-B0F4-20164F282673}"/>
   </bookViews>
   <sheets>
     <sheet name="Instructions" sheetId="9" r:id="rId1"/>
     <sheet name="Real Wage Calculator" sheetId="3" r:id="rId2"/>
     <sheet name="Labor Hours" sheetId="6" r:id="rId3"/>
     <sheet name="Housing" sheetId="1" r:id="rId4"/>
     <sheet name="Transportation" sheetId="2" r:id="rId5"/>
     <sheet name="H2A Application Costs" sheetId="8" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B4" i="3" l="1"/>
-[...3 lines deleted...]
-  <c r="F4" i="6"/>
+  <c r="I5" i="6" l="1"/>
+  <c r="I6" i="6" s="1"/>
+  <c r="B8" i="3" s="1"/>
   <c r="B5" i="6"/>
   <c r="B6" i="6"/>
-  <c r="B7" i="3"/>
-[...1 lines deleted...]
-  <c r="B6" i="3"/>
+  <c r="B7" i="3" s="1"/>
+  <c r="I4" i="6"/>
+  <c r="I7" i="6" s="1"/>
+  <c r="B6" i="3" s="1"/>
+  <c r="B4" i="6"/>
+  <c r="B7" i="6" s="1"/>
+  <c r="B5" i="3" s="1"/>
+  <c r="B4" i="3"/>
+  <c r="B3" i="3"/>
   <c r="I3" i="6"/>
-  <c r="M4" i="6"/>
-[...2 lines deleted...]
-  <c r="B8" i="3"/>
   <c r="B22" i="1"/>
   <c r="B23" i="1"/>
   <c r="B11" i="3"/>
   <c r="B3" i="6"/>
-  <c r="B7" i="6"/>
-  <c r="B5" i="3"/>
   <c r="E8" i="2"/>
   <c r="B10" i="2"/>
+  <c r="B11" i="2" s="1"/>
+  <c r="B14" i="2" s="1"/>
+  <c r="B12" i="3" s="1"/>
   <c r="B7" i="8"/>
   <c r="B6" i="8"/>
   <c r="B5" i="8"/>
   <c r="F3" i="8"/>
-  <c r="B4" i="8"/>
+  <c r="B4" i="8" s="1"/>
   <c r="B3" i="8"/>
+  <c r="B8" i="8" s="1"/>
+  <c r="B13" i="3" s="1"/>
   <c r="B4" i="2"/>
   <c r="B3" i="2"/>
   <c r="B13" i="2"/>
   <c r="B20" i="1"/>
   <c r="B10" i="1"/>
-  <c r="B11" i="2"/>
-[...4 lines deleted...]
-  <c r="B14" i="3" l="1"/>
+  <c r="B10" i="3" l="1"/>
+  <c r="B9" i="3"/>
+  <c r="B14" i="3" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="102">
   <si>
     <t>Mortgage / Rent</t>
   </si>
   <si>
     <t>Internet / Cable</t>
   </si>
   <si>
     <t>Electric</t>
   </si>
   <si>
     <t>Total Housing Cost</t>
   </si>
   <si>
     <t>Housing Expense</t>
   </si>
   <si>
     <t>Miscellaneous</t>
   </si>
   <si>
     <t>Propane / Natural Gas</t>
@@ -1052,81 +1052,87 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="7">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5" tint="0.79998168889431442"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
   <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
@@ -1438,51 +1444,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="101">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="3" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -1493,105 +1499,104 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="0" fillId="3" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="3" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="6" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="2" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="9" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="24" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -1625,50 +1630,54 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="19" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="20" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="12" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="21" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="1" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
@@ -2196,52 +2205,52 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E9AAE787-2922-4D76-8346-4DAC492DCB58}">
   <dimension ref="A1:N45"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O7" sqref="O7"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M1" sqref="M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A1" s="8"/>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
       <c r="J1" s="8"/>
       <c r="K1" s="8"/>
       <c r="L1" s="8"/>
       <c r="M1" s="8"/>
       <c r="N1" s="8"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
@@ -2283,317 +2292,317 @@
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
       <c r="J4" s="8"/>
       <c r="K4" s="8"/>
       <c r="L4" s="8"/>
       <c r="M4" s="8"/>
       <c r="N4" s="8"/>
     </row>
     <row r="5" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="8"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
     </row>
     <row r="6" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A6" s="74" t="s">
+      <c r="A6" s="73" t="s">
         <v>54</v>
       </c>
-      <c r="B6" s="74"/>
-[...9 lines deleted...]
-      <c r="L6" s="74"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+      <c r="I6" s="73"/>
+      <c r="J6" s="73"/>
+      <c r="K6" s="73"/>
+      <c r="L6" s="73"/>
       <c r="M6" s="8"/>
       <c r="N6" s="8"/>
     </row>
     <row r="7" spans="1:14" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="74"/>
-[...10 lines deleted...]
-      <c r="L7" s="74"/>
+      <c r="A7" s="73"/>
+      <c r="B7" s="73"/>
+      <c r="C7" s="73"/>
+      <c r="D7" s="73"/>
+      <c r="E7" s="73"/>
+      <c r="F7" s="73"/>
+      <c r="G7" s="73"/>
+      <c r="H7" s="73"/>
+      <c r="I7" s="73"/>
+      <c r="J7" s="73"/>
+      <c r="K7" s="73"/>
+      <c r="L7" s="73"/>
       <c r="M7" s="8"/>
       <c r="N7" s="8"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A8" s="74"/>
-[...10 lines deleted...]
-      <c r="L8" s="74"/>
+      <c r="A8" s="73"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A9" s="74"/>
-[...10 lines deleted...]
-      <c r="L9" s="74"/>
+      <c r="A9" s="73"/>
+      <c r="B9" s="73"/>
+      <c r="C9" s="73"/>
+      <c r="D9" s="73"/>
+      <c r="E9" s="73"/>
+      <c r="F9" s="73"/>
+      <c r="G9" s="73"/>
+      <c r="H9" s="73"/>
+      <c r="I9" s="73"/>
+      <c r="J9" s="73"/>
+      <c r="K9" s="73"/>
+      <c r="L9" s="73"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A10" s="74"/>
-[...10 lines deleted...]
-      <c r="L10" s="74"/>
+      <c r="A10" s="73"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="73"/>
       <c r="M10" s="8"/>
       <c r="N10" s="8"/>
     </row>
     <row r="11" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A11" s="74"/>
-[...10 lines deleted...]
-      <c r="L11" s="74"/>
+      <c r="A11" s="73"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
       <c r="M11" s="8"/>
       <c r="N11" s="8"/>
     </row>
     <row r="12" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A12" s="74"/>
-[...10 lines deleted...]
-      <c r="L12" s="74"/>
+      <c r="A12" s="73"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+      <c r="K12" s="73"/>
+      <c r="L12" s="73"/>
       <c r="M12" s="8"/>
       <c r="N12" s="8"/>
     </row>
     <row r="13" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A13" s="74"/>
-[...10 lines deleted...]
-      <c r="L13" s="74"/>
+      <c r="A13" s="73"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="73"/>
+      <c r="J13" s="73"/>
+      <c r="K13" s="73"/>
+      <c r="L13" s="73"/>
       <c r="M13" s="8"/>
       <c r="N13" s="8"/>
     </row>
     <row r="14" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="74" t="s">
         <v>41</v>
       </c>
-      <c r="B14" s="75"/>
-[...4 lines deleted...]
-      <c r="G14" s="75"/>
+      <c r="B14" s="74"/>
+      <c r="C14" s="74"/>
+      <c r="D14" s="74"/>
+      <c r="E14" s="74"/>
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
       <c r="H14" s="39"/>
       <c r="I14" s="39"/>
       <c r="J14" s="39"/>
       <c r="K14" s="39"/>
       <c r="L14" s="39"/>
       <c r="M14" s="8"/>
       <c r="N14" s="8"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A15" s="76" t="s">
+      <c r="A15" s="75" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="74"/>
-[...9 lines deleted...]
-      <c r="L15" s="74"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="73"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="73"/>
+      <c r="K15" s="73"/>
+      <c r="L15" s="73"/>
       <c r="M15" s="8"/>
       <c r="N15" s="8"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A16" s="74"/>
-[...10 lines deleted...]
-      <c r="L16" s="74"/>
+      <c r="A16" s="73"/>
+      <c r="B16" s="73"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="73"/>
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
       <c r="M16" s="8"/>
       <c r="N16" s="8"/>
     </row>
     <row r="17" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A17" s="76" t="s">
+      <c r="A17" s="75" t="s">
         <v>48</v>
       </c>
-      <c r="B17" s="74"/>
-[...9 lines deleted...]
-      <c r="L17" s="74"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
       <c r="M17" s="8"/>
       <c r="N17" s="8"/>
     </row>
     <row r="18" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A18" s="74"/>
-[...10 lines deleted...]
-      <c r="L18" s="74"/>
+      <c r="A18" s="73"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
+      <c r="I18" s="73"/>
+      <c r="J18" s="73"/>
+      <c r="K18" s="73"/>
+      <c r="L18" s="73"/>
       <c r="M18" s="8"/>
       <c r="N18" s="8"/>
     </row>
     <row r="19" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A19" s="74"/>
-[...10 lines deleted...]
-      <c r="L19" s="74"/>
+      <c r="A19" s="73"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="73"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
+      <c r="I19" s="73"/>
+      <c r="J19" s="73"/>
+      <c r="K19" s="73"/>
+      <c r="L19" s="73"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
     </row>
     <row r="20" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A20" s="74" t="s">
+      <c r="A20" s="73" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="74"/>
-[...10 lines deleted...]
-      <c r="M20" s="74"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
+      <c r="I20" s="73"/>
+      <c r="J20" s="73"/>
+      <c r="K20" s="73"/>
+      <c r="L20" s="73"/>
+      <c r="M20" s="73"/>
       <c r="N20" s="8"/>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A21" s="74"/>
-[...11 lines deleted...]
-      <c r="M21" s="74"/>
+      <c r="A21" s="73"/>
+      <c r="B21" s="73"/>
+      <c r="C21" s="73"/>
+      <c r="D21" s="73"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="73"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
+      <c r="I21" s="73"/>
+      <c r="J21" s="73"/>
+      <c r="K21" s="73"/>
+      <c r="L21" s="73"/>
+      <c r="M21" s="73"/>
       <c r="N21" s="8"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="45" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="8"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A23" s="8" t="s">
         <v>42</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
@@ -2603,131 +2612,131 @@
       <c r="J23" s="8"/>
       <c r="K23" s="8"/>
       <c r="L23" s="8"/>
       <c r="M23" s="8"/>
       <c r="N23" s="8"/>
     </row>
     <row r="24" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="27" t="s">
         <v>43</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
       <c r="J24" s="8"/>
       <c r="K24" s="8"/>
       <c r="L24" s="8"/>
       <c r="M24" s="8"/>
       <c r="N24" s="8"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A25" s="74" t="s">
+      <c r="A25" s="73" t="s">
         <v>50</v>
       </c>
-      <c r="B25" s="74"/>
-[...10 lines deleted...]
-      <c r="M25" s="74"/>
+      <c r="B25" s="73"/>
+      <c r="C25" s="73"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="73"/>
+      <c r="F25" s="73"/>
+      <c r="G25" s="73"/>
+      <c r="H25" s="73"/>
+      <c r="I25" s="73"/>
+      <c r="J25" s="73"/>
+      <c r="K25" s="73"/>
+      <c r="L25" s="73"/>
+      <c r="M25" s="73"/>
       <c r="N25" s="8"/>
     </row>
     <row r="26" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A26" s="74"/>
-[...11 lines deleted...]
-      <c r="M26" s="74"/>
+      <c r="A26" s="73"/>
+      <c r="B26" s="73"/>
+      <c r="C26" s="73"/>
+      <c r="D26" s="73"/>
+      <c r="E26" s="73"/>
+      <c r="F26" s="73"/>
+      <c r="G26" s="73"/>
+      <c r="H26" s="73"/>
+      <c r="I26" s="73"/>
+      <c r="J26" s="73"/>
+      <c r="K26" s="73"/>
+      <c r="L26" s="73"/>
+      <c r="M26" s="73"/>
       <c r="N26" s="8"/>
     </row>
     <row r="27" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A27" s="74"/>
-[...11 lines deleted...]
-      <c r="M27" s="74"/>
+      <c r="A27" s="73"/>
+      <c r="B27" s="73"/>
+      <c r="C27" s="73"/>
+      <c r="D27" s="73"/>
+      <c r="E27" s="73"/>
+      <c r="F27" s="73"/>
+      <c r="G27" s="73"/>
+      <c r="H27" s="73"/>
+      <c r="I27" s="73"/>
+      <c r="J27" s="73"/>
+      <c r="K27" s="73"/>
+      <c r="L27" s="73"/>
+      <c r="M27" s="73"/>
       <c r="N27" s="8"/>
     </row>
     <row r="28" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A28" s="74" t="s">
+      <c r="A28" s="73" t="s">
         <v>44</v>
       </c>
-      <c r="B28" s="74"/>
-[...10 lines deleted...]
-      <c r="M28" s="74"/>
+      <c r="B28" s="73"/>
+      <c r="C28" s="73"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="73"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="73"/>
+      <c r="H28" s="73"/>
+      <c r="I28" s="73"/>
+      <c r="J28" s="73"/>
+      <c r="K28" s="73"/>
+      <c r="L28" s="73"/>
+      <c r="M28" s="73"/>
       <c r="N28" s="8"/>
     </row>
     <row r="29" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A29" s="74"/>
-[...11 lines deleted...]
-      <c r="M29" s="74"/>
+      <c r="A29" s="73"/>
+      <c r="B29" s="73"/>
+      <c r="C29" s="73"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="73"/>
+      <c r="I29" s="73"/>
+      <c r="J29" s="73"/>
+      <c r="K29" s="73"/>
+      <c r="L29" s="73"/>
+      <c r="M29" s="73"/>
       <c r="N29" s="8"/>
     </row>
     <row r="30" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A30" s="8"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="8"/>
       <c r="I30" s="8"/>
       <c r="J30" s="8"/>
       <c r="K30" s="8"/>
       <c r="L30" s="8"/>
       <c r="M30" s="8"/>
       <c r="N30" s="8"/>
     </row>
     <row r="31" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A31" s="8"/>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
@@ -2962,117 +2971,117 @@
       <c r="K45" s="8"/>
       <c r="L45" s="8"/>
       <c r="M45" s="8"/>
       <c r="N45" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A25:M27"/>
     <mergeCell ref="A28:M29"/>
     <mergeCell ref="A14:G14"/>
     <mergeCell ref="A6:L13"/>
     <mergeCell ref="A15:L16"/>
     <mergeCell ref="A17:L19"/>
     <mergeCell ref="A20:M21"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C9C5BE9B-2334-44D7-BC8A-C716CA368677}">
   <dimension ref="A1:I28"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="42.140625" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" customWidth="1"/>
     <col min="4" max="4" width="30.42578125" customWidth="1"/>
     <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="80" t="s">
+      <c r="A1" s="79" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="73"/>
+      <c r="B1" s="70"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
     <row r="2" spans="1:9" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="81"/>
+      <c r="A2" s="80"/>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="30" t="s">
         <v>100</v>
       </c>
       <c r="E2" s="5">
         <v>0</v>
       </c>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="30" t="s">
         <v>82</v>
       </c>
-      <c r="B3" s="5">
+      <c r="B3" s="71">
         <f>MAX(E2,E3)</f>
         <v>12.76</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="30" t="s">
         <v>82</v>
       </c>
       <c r="E3" s="5">
         <v>12.76</v>
       </c>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
     </row>
     <row r="4" spans="1:9" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="30" t="s">
         <v>83</v>
       </c>
-      <c r="B4" s="5">
+      <c r="B4" s="71">
         <f>MAX(E2,E4)</f>
         <v>17.78</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="30" t="s">
         <v>83</v>
       </c>
       <c r="E4" s="5">
         <v>17.78</v>
       </c>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
     </row>
     <row r="5" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A5" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B5" s="31">
         <f>'Labor Hours'!B7</f>
         <v>4643.9999999999991</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="28"/>
@@ -3082,83 +3091,83 @@
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
     </row>
     <row r="6" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A6" s="11" t="s">
         <v>91</v>
       </c>
       <c r="B6" s="31">
         <f>'Labor Hours'!I7</f>
         <v>1547.9999999999998</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
       <c r="E6" s="28"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="1:9" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A7" s="11" t="s">
         <v>96</v>
       </c>
       <c r="B7" s="32">
         <f>'Labor Hours'!B6*4.3*'Labor Hours'!B2</f>
-        <v>1548</v>
+        <v>4644</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="28"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="1:9" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A8" s="11" t="s">
         <v>97</v>
       </c>
       <c r="B8" s="32">
         <f>'Labor Hours'!I6*4.3*'Labor Hours'!I2</f>
         <v>516</v>
       </c>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="28"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B9" s="24">
         <f>B3*B5+(B7*0.5*B3)</f>
-        <v>69133.679999999993</v>
+        <v>88886.159999999989</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="11" t="s">
         <v>94</v>
       </c>
       <c r="B10" s="24">
         <f>B4*B6+(B8*0.5*B4)</f>
         <v>32110.68</v>
       </c>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="28"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
     </row>
@@ -3176,836 +3185,836 @@
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="11" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="24">
         <f>Transportation!B14</f>
         <v>8180.48</v>
       </c>
       <c r="C12" s="8"/>
       <c r="D12" s="39"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A13" s="33" t="s">
         <v>64</v>
       </c>
-      <c r="B13" s="49">
+      <c r="B13" s="48">
         <f>'H2A Application Costs'!B8</f>
         <v>4046</v>
       </c>
       <c r="C13" s="8"/>
       <c r="D13" s="39"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="8"/>
       <c r="I13" s="8"/>
     </row>
     <row r="14" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="34" t="s">
         <v>93</v>
       </c>
       <c r="B14" s="35">
         <f>SUM(B9:B13)/(B5+B6)</f>
-        <v>20.982047803617572</v>
+        <v>24.172047803617577</v>
       </c>
       <c r="C14" s="8"/>
       <c r="D14" s="39"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="8"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="39"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A16" s="67" t="s">
+      <c r="A16" s="64" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="39"/>
       <c r="C16" s="39"/>
       <c r="D16" s="39"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" s="74" t="s">
+      <c r="A17" s="73" t="s">
         <v>92</v>
       </c>
-      <c r="B17" s="77"/>
-[...2 lines deleted...]
-      <c r="E17" s="77"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="8"/>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A18" s="77"/>
-[...3 lines deleted...]
-      <c r="E18" s="77"/>
+      <c r="A18" s="76"/>
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="8"/>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A19" s="77"/>
-[...3 lines deleted...]
-      <c r="E19" s="77"/>
+      <c r="A19" s="76"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
       <c r="F19" s="8"/>
       <c r="G19" s="8"/>
       <c r="H19" s="8"/>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="78" t="s">
+      <c r="A20" s="77" t="s">
         <v>98</v>
       </c>
-      <c r="B20" s="79"/>
-[...2 lines deleted...]
-      <c r="E20" s="79"/>
+      <c r="B20" s="78"/>
+      <c r="C20" s="78"/>
+      <c r="D20" s="78"/>
+      <c r="E20" s="78"/>
       <c r="F20" s="8"/>
       <c r="G20" s="8"/>
       <c r="H20" s="8"/>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A21" s="79"/>
-[...3 lines deleted...]
-      <c r="E21" s="79"/>
+      <c r="A21" s="78"/>
+      <c r="B21" s="78"/>
+      <c r="C21" s="78"/>
+      <c r="D21" s="78"/>
+      <c r="E21" s="78"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A22" s="79"/>
-[...3 lines deleted...]
-      <c r="E22" s="79"/>
+      <c r="A22" s="78"/>
+      <c r="B22" s="78"/>
+      <c r="C22" s="78"/>
+      <c r="D22" s="78"/>
+      <c r="E22" s="78"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A23" s="79"/>
-[...3 lines deleted...]
-      <c r="E23" s="79"/>
+      <c r="A23" s="78"/>
+      <c r="B23" s="78"/>
+      <c r="C23" s="78"/>
+      <c r="D23" s="78"/>
+      <c r="E23" s="78"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="8"/>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="1:9" ht="17.25" x14ac:dyDescent="0.25">
-      <c r="A24" s="44" t="s">
+      <c r="A24" s="43" t="s">
         <v>51</v>
       </c>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A25" s="82" t="s">
+      <c r="A25" s="81" t="s">
         <v>101</v>
       </c>
-      <c r="B25" s="77"/>
-[...2 lines deleted...]
-      <c r="E25" s="77"/>
+      <c r="B25" s="76"/>
+      <c r="C25" s="76"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="76"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
     <row r="26" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A26" s="77"/>
-[...3 lines deleted...]
-      <c r="E26" s="77"/>
+      <c r="A26" s="76"/>
+      <c r="B26" s="76"/>
+      <c r="C26" s="76"/>
+      <c r="D26" s="76"/>
+      <c r="E26" s="76"/>
       <c r="F26" s="8"/>
       <c r="G26" s="8"/>
       <c r="H26" s="8"/>
       <c r="I26" s="8"/>
     </row>
     <row r="27" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
       <c r="H27" s="8"/>
       <c r="I27" s="8"/>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A28" s="8"/>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A17:E19"/>
     <mergeCell ref="A20:E23"/>
     <mergeCell ref="A1:A2"/>
     <mergeCell ref="A25:E26"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7EA04A34-C7DE-4607-8372-7BB13AF9BDFC}">
   <dimension ref="A1:R24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A21" sqref="A21"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.7109375" customWidth="1"/>
     <col min="4" max="4" width="14.140625" customWidth="1"/>
     <col min="6" max="6" width="10" customWidth="1"/>
     <col min="8" max="8" width="24.7109375" customWidth="1"/>
     <col min="9" max="9" width="9.140625" customWidth="1"/>
     <col min="10" max="10" width="9.28515625" customWidth="1"/>
     <col min="11" max="11" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="25" t="s">
         <v>84</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="25" t="s">
         <v>85</v>
       </c>
       <c r="I1" s="40"/>
       <c r="J1" s="39"/>
       <c r="K1" s="39"/>
       <c r="L1" s="39"/>
       <c r="N1" s="8"/>
       <c r="O1" s="8"/>
       <c r="P1" s="8"/>
     </row>
     <row r="2" spans="1:18" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B2" s="41">
         <v>6</v>
       </c>
       <c r="C2" s="8"/>
-      <c r="D2" s="84" t="s">
+      <c r="D2" s="83" t="s">
         <v>79</v>
       </c>
-      <c r="E2" s="86"/>
-      <c r="F2" s="58">
+      <c r="E2" s="85"/>
+      <c r="F2" s="55">
         <v>3</v>
       </c>
       <c r="G2" s="8"/>
       <c r="H2" s="30" t="s">
         <v>20</v>
       </c>
       <c r="I2" s="41">
         <v>6</v>
       </c>
       <c r="J2" s="8"/>
-      <c r="K2" s="87" t="s">
+      <c r="K2" s="86" t="s">
         <v>80</v>
       </c>
-      <c r="L2" s="88"/>
-      <c r="M2" s="61">
+      <c r="L2" s="87"/>
+      <c r="M2" s="58">
         <v>1</v>
       </c>
       <c r="N2" s="8"/>
       <c r="O2" s="8"/>
       <c r="P2" s="29"/>
-      <c r="Q2" s="65"/>
-      <c r="R2" s="65"/>
+      <c r="Q2" s="62"/>
+      <c r="R2" s="62"/>
     </row>
     <row r="3" spans="1:18" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="B3" s="12">
         <f>B2*4.3</f>
         <v>25.799999999999997</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="30" t="s">
         <v>31</v>
       </c>
       <c r="I3" s="12">
         <f>I2*4.3</f>
         <v>25.799999999999997</v>
       </c>
       <c r="J3" s="8"/>
-      <c r="L3" s="68"/>
-[...1 lines deleted...]
-      <c r="N3" s="64"/>
+      <c r="L3" s="65"/>
+      <c r="M3" s="65"/>
+      <c r="N3" s="61"/>
       <c r="O3" s="8"/>
-      <c r="P3" s="68"/>
-[...1 lines deleted...]
-      <c r="R3" s="63"/>
+      <c r="P3" s="65"/>
+      <c r="Q3" s="63"/>
+      <c r="R3" s="60"/>
     </row>
     <row r="4" spans="1:18" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="B4" s="42">
+      <c r="B4" s="12">
+        <f>F2*F4</f>
         <v>180</v>
       </c>
       <c r="C4" s="8"/>
-      <c r="D4" s="84" t="s">
+      <c r="D4" s="83" t="s">
         <v>86</v>
       </c>
-      <c r="E4" s="86"/>
-[...1 lines deleted...]
-        <f>B4/F2</f>
+      <c r="E4" s="85"/>
+      <c r="F4" s="72">
         <v>60</v>
       </c>
       <c r="G4" s="29"/>
       <c r="H4" s="30" t="s">
         <v>46</v>
       </c>
-      <c r="I4" s="42">
+      <c r="I4" s="12">
+        <f>M2*M4</f>
         <v>60</v>
       </c>
       <c r="J4" s="8"/>
-      <c r="K4" s="84" t="s">
+      <c r="K4" s="83" t="s">
         <v>87</v>
       </c>
-      <c r="L4" s="86"/>
-[...1 lines deleted...]
-        <f>I4/M2</f>
+      <c r="L4" s="85"/>
+      <c r="M4" s="72">
         <v>60</v>
       </c>
       <c r="N4" s="39"/>
       <c r="O4" s="8"/>
-      <c r="P4" s="68"/>
+      <c r="P4" s="65"/>
     </row>
     <row r="5" spans="1:18" ht="32.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="30" t="s">
         <v>78</v>
       </c>
-      <c r="B5" s="56">
-[...1 lines deleted...]
-        <v>20</v>
+      <c r="B5" s="99">
+        <f>IF(F4&gt;M6,F4-M6,)*F2</f>
+        <v>60</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="30" t="s">
         <v>78</v>
       </c>
-      <c r="I5" s="56">
-        <f>IF(M4&gt;M6,M4-M6,)</f>
+      <c r="I5" s="100">
+        <f>IF(M4&gt;M6,M4-M6,)*M2</f>
         <v>20</v>
       </c>
       <c r="J5" s="8"/>
       <c r="K5" s="8"/>
       <c r="L5" s="39"/>
       <c r="M5" s="8"/>
       <c r="N5" s="8"/>
       <c r="O5" s="8"/>
       <c r="P5" s="29"/>
-      <c r="Q5" s="65"/>
-      <c r="R5" s="65"/>
+      <c r="Q5" s="62"/>
+      <c r="R5" s="62"/>
     </row>
     <row r="6" spans="1:18" ht="34.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A6" s="60" t="s">
+      <c r="A6" s="57" t="s">
         <v>77</v>
       </c>
-      <c r="B6" s="70">
+      <c r="B6" s="67">
         <f>B5*F2</f>
-        <v>60</v>
+        <v>180</v>
       </c>
       <c r="C6" s="8"/>
       <c r="D6" s="8"/>
-      <c r="E6" s="89"/>
-[...2 lines deleted...]
-      <c r="H6" s="60" t="s">
+      <c r="E6" s="88"/>
+      <c r="F6" s="89"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="57" t="s">
         <v>77</v>
       </c>
-      <c r="I6" s="70">
+      <c r="I6" s="67">
         <f>I5*M2</f>
         <v>20</v>
       </c>
       <c r="J6" s="8"/>
-      <c r="K6" s="84" t="s">
+      <c r="K6" s="83" t="s">
         <v>81</v>
       </c>
-      <c r="L6" s="85"/>
-      <c r="M6" s="69">
+      <c r="L6" s="84"/>
+      <c r="M6" s="66">
         <v>40</v>
       </c>
       <c r="N6" s="39"/>
       <c r="O6" s="8"/>
       <c r="P6" s="8"/>
     </row>
     <row r="7" spans="1:18" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A7" s="62" t="s">
+      <c r="A7" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="B7" s="71">
+      <c r="B7" s="68">
         <f>B3*B4</f>
         <v>4643.9999999999991</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
-      <c r="H7" s="62" t="s">
+      <c r="H7" s="59" t="s">
         <v>30</v>
       </c>
-      <c r="I7" s="71">
+      <c r="I7" s="68">
         <f>I3*I4</f>
         <v>1547.9999999999998</v>
       </c>
       <c r="J7" s="8"/>
       <c r="K7" s="8"/>
       <c r="L7" s="39"/>
       <c r="M7" s="39"/>
       <c r="N7" s="39"/>
       <c r="O7" s="8"/>
       <c r="P7" s="8"/>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.25">
       <c r="A8" s="8"/>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="8"/>
       <c r="O8" s="8"/>
       <c r="P8" s="8"/>
     </row>
     <row r="9" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="8"/>
       <c r="O9" s="8"/>
       <c r="P9" s="8"/>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="74" t="s">
+      <c r="A10" s="73" t="s">
         <v>88</v>
       </c>
-      <c r="B10" s="74"/>
-[...11 lines deleted...]
-      <c r="N10" s="74"/>
+      <c r="B10" s="73"/>
+      <c r="C10" s="73"/>
+      <c r="D10" s="73"/>
+      <c r="E10" s="73"/>
+      <c r="F10" s="73"/>
+      <c r="G10" s="73"/>
+      <c r="H10" s="73"/>
+      <c r="I10" s="73"/>
+      <c r="J10" s="73"/>
+      <c r="K10" s="73"/>
+      <c r="L10" s="73"/>
+      <c r="M10" s="73"/>
+      <c r="N10" s="73"/>
       <c r="O10" s="8"/>
       <c r="P10" s="8"/>
     </row>
     <row r="11" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="74"/>
-[...12 lines deleted...]
-      <c r="N11" s="74"/>
+      <c r="A11" s="73"/>
+      <c r="B11" s="73"/>
+      <c r="C11" s="73"/>
+      <c r="D11" s="73"/>
+      <c r="E11" s="73"/>
+      <c r="F11" s="73"/>
+      <c r="G11" s="73"/>
+      <c r="H11" s="73"/>
+      <c r="I11" s="73"/>
+      <c r="J11" s="73"/>
+      <c r="K11" s="73"/>
+      <c r="L11" s="73"/>
+      <c r="M11" s="73"/>
+      <c r="N11" s="73"/>
       <c r="O11" s="8"/>
       <c r="P11" s="8"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.25">
-      <c r="A12" s="74" t="s">
+      <c r="A12" s="73" t="s">
         <v>89</v>
       </c>
-      <c r="B12" s="74"/>
-[...11 lines deleted...]
-      <c r="N12" s="74"/>
+      <c r="B12" s="73"/>
+      <c r="C12" s="73"/>
+      <c r="D12" s="73"/>
+      <c r="E12" s="73"/>
+      <c r="F12" s="73"/>
+      <c r="G12" s="73"/>
+      <c r="H12" s="73"/>
+      <c r="I12" s="73"/>
+      <c r="J12" s="73"/>
+      <c r="K12" s="73"/>
+      <c r="L12" s="73"/>
+      <c r="M12" s="73"/>
+      <c r="N12" s="73"/>
       <c r="O12" s="8"/>
       <c r="P12" s="8"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="74"/>
-[...12 lines deleted...]
-      <c r="N13" s="74"/>
+      <c r="A13" s="73"/>
+      <c r="B13" s="73"/>
+      <c r="C13" s="73"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="73"/>
+      <c r="F13" s="73"/>
+      <c r="G13" s="73"/>
+      <c r="H13" s="73"/>
+      <c r="I13" s="73"/>
+      <c r="J13" s="73"/>
+      <c r="K13" s="73"/>
+      <c r="L13" s="73"/>
+      <c r="M13" s="73"/>
+      <c r="N13" s="73"/>
       <c r="O13" s="8"/>
       <c r="P13" s="8"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="83" t="s">
+      <c r="A14" s="82" t="s">
         <v>99</v>
       </c>
-      <c r="B14" s="74"/>
-[...11 lines deleted...]
-      <c r="N14" s="74"/>
+      <c r="B14" s="73"/>
+      <c r="C14" s="73"/>
+      <c r="D14" s="73"/>
+      <c r="E14" s="73"/>
+      <c r="F14" s="73"/>
+      <c r="G14" s="73"/>
+      <c r="H14" s="73"/>
+      <c r="I14" s="73"/>
+      <c r="J14" s="73"/>
+      <c r="K14" s="73"/>
+      <c r="L14" s="73"/>
+      <c r="M14" s="73"/>
+      <c r="N14" s="73"/>
       <c r="O14" s="8"/>
       <c r="P14" s="8"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="74"/>
-[...12 lines deleted...]
-      <c r="N15" s="74"/>
+      <c r="A15" s="73"/>
+      <c r="B15" s="73"/>
+      <c r="C15" s="73"/>
+      <c r="D15" s="73"/>
+      <c r="E15" s="73"/>
+      <c r="F15" s="73"/>
+      <c r="G15" s="73"/>
+      <c r="H15" s="73"/>
+      <c r="I15" s="73"/>
+      <c r="J15" s="73"/>
+      <c r="K15" s="73"/>
+      <c r="L15" s="73"/>
+      <c r="M15" s="73"/>
+      <c r="N15" s="73"/>
       <c r="O15" s="39"/>
       <c r="P15" s="8"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="74"/>
-[...12 lines deleted...]
-      <c r="N16" s="74"/>
+      <c r="A16" s="73"/>
+      <c r="B16" s="73"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
+      <c r="I16" s="73"/>
+      <c r="J16" s="73"/>
+      <c r="K16" s="73"/>
+      <c r="L16" s="73"/>
+      <c r="M16" s="73"/>
+      <c r="N16" s="73"/>
       <c r="O16" s="39"/>
       <c r="P16" s="8"/>
     </row>
     <row r="17" spans="1:16" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="74"/>
-[...12 lines deleted...]
-      <c r="N17" s="74"/>
+      <c r="A17" s="73"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
+      <c r="I17" s="73"/>
+      <c r="J17" s="73"/>
+      <c r="K17" s="73"/>
+      <c r="L17" s="73"/>
+      <c r="M17" s="73"/>
+      <c r="N17" s="73"/>
       <c r="O17" s="39"/>
       <c r="P17" s="8"/>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18" s="39"/>
       <c r="B18" s="39"/>
       <c r="C18" s="39"/>
       <c r="D18" s="39"/>
       <c r="E18" s="39"/>
       <c r="F18" s="39"/>
       <c r="G18" s="39"/>
       <c r="H18" s="39"/>
       <c r="I18" s="39"/>
       <c r="J18" s="39"/>
       <c r="K18" s="39"/>
       <c r="L18" s="39"/>
       <c r="M18" s="39"/>
       <c r="N18" s="39"/>
       <c r="O18" s="39"/>
       <c r="P18" s="8"/>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A19" s="44"/>
-[...7 lines deleted...]
-      <c r="I19" s="44"/>
+      <c r="A19" s="43"/>
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
       <c r="J19" s="8"/>
       <c r="K19" s="8"/>
       <c r="L19" s="8"/>
       <c r="M19" s="8"/>
       <c r="N19" s="8"/>
       <c r="O19" s="8"/>
       <c r="P19" s="8"/>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A20" s="72"/>
-[...14 lines deleted...]
-      <c r="P20" s="45"/>
+      <c r="A20" s="69"/>
+      <c r="B20" s="69"/>
+      <c r="C20" s="69"/>
+      <c r="D20" s="69"/>
+      <c r="E20" s="69"/>
+      <c r="F20" s="69"/>
+      <c r="G20" s="69"/>
+      <c r="H20" s="69"/>
+      <c r="I20" s="69"/>
+      <c r="J20" s="44"/>
+      <c r="K20" s="44"/>
+      <c r="L20" s="44"/>
+      <c r="M20" s="44"/>
+      <c r="N20" s="44"/>
+      <c r="O20" s="44"/>
+      <c r="P20" s="44"/>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A21" s="72"/>
-[...14 lines deleted...]
-      <c r="P21" s="45"/>
+      <c r="A21" s="69"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="44"/>
+      <c r="K21" s="44"/>
+      <c r="L21" s="44"/>
+      <c r="M21" s="44"/>
+      <c r="N21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A22" s="72"/>
-[...14 lines deleted...]
-      <c r="P22" s="45"/>
+      <c r="A22" s="69"/>
+      <c r="B22" s="69"/>
+      <c r="C22" s="69"/>
+      <c r="D22" s="69"/>
+      <c r="E22" s="69"/>
+      <c r="F22" s="69"/>
+      <c r="G22" s="69"/>
+      <c r="H22" s="44"/>
+      <c r="I22" s="44"/>
+      <c r="J22" s="44"/>
+      <c r="K22" s="44"/>
+      <c r="L22" s="44"/>
+      <c r="M22" s="44"/>
+      <c r="N22" s="44"/>
+      <c r="O22" s="44"/>
+      <c r="P22" s="44"/>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A23" s="45"/>
-[...14 lines deleted...]
-      <c r="P23" s="45"/>
+      <c r="A23" s="44"/>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="44"/>
+      <c r="O23" s="44"/>
+      <c r="P23" s="44"/>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
-      <c r="A24" s="45"/>
-[...14 lines deleted...]
-      <c r="P24" s="45"/>
+      <c r="A24" s="44"/>
+      <c r="B24" s="44"/>
+      <c r="C24" s="44"/>
+      <c r="D24" s="44"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="44"/>
+      <c r="G24" s="44"/>
+      <c r="H24" s="44"/>
+      <c r="I24" s="44"/>
+      <c r="J24" s="44"/>
+      <c r="K24" s="44"/>
+      <c r="L24" s="44"/>
+      <c r="M24" s="44"/>
+      <c r="N24" s="44"/>
+      <c r="O24" s="44"/>
+      <c r="P24" s="44"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A12:N13"/>
     <mergeCell ref="A14:N17"/>
     <mergeCell ref="K6:L6"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="K2:L2"/>
     <mergeCell ref="E6:F6"/>
     <mergeCell ref="D2:E2"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="A10:N11"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E76C2F04-EE68-4612-AFCD-891F086D916F}">
   <dimension ref="A1:H26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="37" customWidth="1"/>
     <col min="2" max="2" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A1" s="91" t="s">
+      <c r="A1" s="90" t="s">
         <v>8</v>
       </c>
-      <c r="B1" s="92"/>
+      <c r="B1" s="91"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="5">
         <v>1500</v>
       </c>
       <c r="C3" s="8"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
@@ -4236,102 +4245,102 @@
       <c r="A25" s="8"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" s="8"/>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{79E82142-F390-44A6-91E2-6726ED6575D5}">
   <dimension ref="A1:K27"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G1" sqref="G1"/>
+      <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="25.7109375" customWidth="1"/>
     <col min="4" max="4" width="22.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="18" t="s">
         <v>7</v>
       </c>
       <c r="C1" s="8"/>
       <c r="D1" s="21" t="s">
         <v>24</v>
       </c>
       <c r="E1" s="36">
         <v>600</v>
       </c>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
     </row>
     <row r="2" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="22">
         <v>200</v>
       </c>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="8"/>
     </row>
     <row r="3" spans="1:11" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="47">
+      <c r="B3" s="46">
         <f>E1*E3</f>
         <v>420</v>
       </c>
       <c r="C3" s="8"/>
-      <c r="D3" s="43" t="s">
+      <c r="D3" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="E3" s="48">
+      <c r="E3" s="47">
         <v>0.7</v>
       </c>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
     </row>
     <row r="4" spans="1:11" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B4" s="20">
         <f>SUM(B2:B3)</f>
         <v>620</v>
       </c>
       <c r="C4" s="8"/>
       <c r="D4" s="8"/>
       <c r="E4" s="8"/>
       <c r="F4" s="8"/>
       <c r="G4" s="8"/>
       <c r="K4" s="16"/>
     </row>
     <row r="5" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="8"/>
       <c r="B5" s="8"/>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
@@ -4351,86 +4360,86 @@
       <c r="E6" s="8"/>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
     </row>
     <row r="7" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="5">
         <v>2000</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
     </row>
     <row r="8" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="5">
         <v>2200</v>
       </c>
       <c r="C8" s="8"/>
-      <c r="D8" s="43" t="s">
+      <c r="D8" s="42" t="s">
         <v>40</v>
       </c>
-      <c r="E8" s="59">
+      <c r="E8" s="56">
         <f>('Labor Hours'!F2+'Labor Hours'!M2)</f>
         <v>4</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
     </row>
     <row r="9" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A9" s="37" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="38">
         <v>4</v>
       </c>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
     </row>
     <row r="10" spans="1:11" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="23">
         <f>(B9*E10)*E8</f>
         <v>260.48</v>
       </c>
       <c r="C10" s="8"/>
-      <c r="D10" s="43" t="s">
+      <c r="D10" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="E10" s="48">
+      <c r="E10" s="47">
         <v>16.28</v>
       </c>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
     </row>
     <row r="11" spans="1:11" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A11" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B11" s="7">
         <f>SUM(B7:B8)+B10</f>
         <v>4460.4799999999996</v>
       </c>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
     </row>
     <row r="12" spans="1:11" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A12" s="8"/>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
@@ -4464,134 +4473,134 @@
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
     </row>
     <row r="15" spans="1:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="8"/>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
     </row>
     <row r="16" spans="1:11" x14ac:dyDescent="0.25">
       <c r="A16" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A17" s="74" t="s">
+      <c r="A17" s="73" t="s">
         <v>33</v>
       </c>
-      <c r="B17" s="77"/>
-[...3 lines deleted...]
-      <c r="F17" s="77"/>
+      <c r="B17" s="76"/>
+      <c r="C17" s="76"/>
+      <c r="D17" s="76"/>
+      <c r="E17" s="76"/>
+      <c r="F17" s="76"/>
       <c r="G17" s="8"/>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A18" s="77"/>
-[...4 lines deleted...]
-      <c r="F18" s="77"/>
+      <c r="A18" s="76"/>
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
       <c r="G18" s="8"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A19" s="77"/>
-[...4 lines deleted...]
-      <c r="F19" s="77"/>
+      <c r="A19" s="76"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+      <c r="E19" s="76"/>
+      <c r="F19" s="76"/>
       <c r="G19" s="8"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A20" s="77"/>
-[...4 lines deleted...]
-      <c r="F20" s="77"/>
+      <c r="A20" s="76"/>
+      <c r="B20" s="76"/>
+      <c r="C20" s="76"/>
+      <c r="D20" s="76"/>
+      <c r="E20" s="76"/>
+      <c r="F20" s="76"/>
       <c r="G20" s="8"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A21" s="93" t="s">
+      <c r="A21" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="77"/>
-[...3 lines deleted...]
-      <c r="F21" s="77"/>
+      <c r="B21" s="76"/>
+      <c r="C21" s="76"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="76"/>
       <c r="G21" s="8"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A22" s="77"/>
-[...4 lines deleted...]
-      <c r="F22" s="77"/>
+      <c r="A22" s="76"/>
+      <c r="B22" s="76"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
       <c r="G22" s="8"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A23" s="77"/>
-[...4 lines deleted...]
-      <c r="F23" s="77"/>
+      <c r="A23" s="76"/>
+      <c r="B23" s="76"/>
+      <c r="C23" s="76"/>
+      <c r="D23" s="76"/>
+      <c r="E23" s="76"/>
+      <c r="F23" s="76"/>
       <c r="G23" s="8"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A24" s="77" t="s">
+      <c r="A24" s="76" t="s">
         <v>39</v>
       </c>
-      <c r="B24" s="77"/>
-[...3 lines deleted...]
-      <c r="F24" s="77"/>
+      <c r="B24" s="76"/>
+      <c r="C24" s="76"/>
+      <c r="D24" s="76"/>
+      <c r="E24" s="76"/>
+      <c r="F24" s="76"/>
       <c r="G24" s="8"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A25" s="77"/>
-[...4 lines deleted...]
-      <c r="F25" s="77"/>
+      <c r="A25" s="76"/>
+      <c r="B25" s="76"/>
+      <c r="C25" s="76"/>
+      <c r="D25" s="76"/>
+      <c r="E25" s="76"/>
+      <c r="F25" s="76"/>
       <c r="G25" s="8"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" s="39"/>
       <c r="B26" s="39"/>
       <c r="C26" s="39"/>
       <c r="D26" s="39"/>
       <c r="E26" s="39"/>
       <c r="F26" s="39"/>
       <c r="G26" s="8"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" s="8"/>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="8"/>
       <c r="E27" s="8"/>
       <c r="F27" s="8"/>
       <c r="G27" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A17:F20"/>
     <mergeCell ref="A21:F23"/>
     <mergeCell ref="A24:F25"/>
@@ -4618,196 +4627,196 @@
     <col min="4" max="4" width="20.42578125" customWidth="1"/>
     <col min="5" max="5" width="7.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="25" t="s">
         <v>55</v>
       </c>
       <c r="B1" s="40"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="8"/>
       <c r="H1" s="8"/>
       <c r="I1" s="8"/>
     </row>
     <row r="2" spans="1:9" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A2" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B2" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="8"/>
-      <c r="D2" s="51" t="s">
+      <c r="D2" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="E2" s="52"/>
-      <c r="F2" s="53">
+      <c r="E2" s="51"/>
+      <c r="F2" s="52">
         <v>1690</v>
       </c>
       <c r="G2" s="8"/>
       <c r="H2" s="8"/>
       <c r="I2" s="8"/>
     </row>
     <row r="3" spans="1:9" ht="17.25" x14ac:dyDescent="0.25">
       <c r="A3" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B3" s="24">
         <f>('Labor Hours'!F2+'Labor Hours'!M2)*110</f>
         <v>440</v>
       </c>
       <c r="C3" s="8"/>
-      <c r="D3" s="94" t="s">
+      <c r="D3" s="93" t="s">
         <v>66</v>
       </c>
-      <c r="E3" s="95"/>
-      <c r="F3" s="98">
+      <c r="E3" s="94"/>
+      <c r="F3" s="97">
         <f>QUOTIENT(('Labor Hours'!F2+'Labor Hours'!M2),25)*1690</f>
         <v>0</v>
       </c>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
     </row>
     <row r="4" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="4" t="s">
         <v>62</v>
       </c>
       <c r="B4" s="24">
         <f>F2+F3</f>
         <v>1690</v>
       </c>
       <c r="C4" s="8"/>
-      <c r="D4" s="96"/>
-[...1 lines deleted...]
-      <c r="F4" s="99"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="96"/>
+      <c r="F4" s="98"/>
       <c r="G4" s="8"/>
       <c r="H4" s="8"/>
       <c r="I4" s="8"/>
     </row>
     <row r="5" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="4" t="s">
         <v>60</v>
       </c>
       <c r="B5" s="24">
         <f>('Labor Hours'!F2+'Labor Hours'!M2)*205</f>
         <v>820</v>
       </c>
       <c r="C5" s="8"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="8"/>
       <c r="H5" s="8"/>
       <c r="I5" s="8"/>
     </row>
     <row r="6" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="4" t="s">
         <v>63</v>
       </c>
       <c r="B6" s="24">
         <f>('Labor Hours'!F2+'Labor Hours'!M2)*E6</f>
         <v>1000</v>
       </c>
       <c r="C6" s="8"/>
-      <c r="D6" s="54" t="s">
+      <c r="D6" s="53" t="s">
         <v>67</v>
       </c>
-      <c r="E6" s="55">
+      <c r="E6" s="54">
         <v>250</v>
       </c>
       <c r="F6" s="8"/>
       <c r="G6" s="8"/>
       <c r="H6" s="8"/>
       <c r="I6" s="8"/>
     </row>
     <row r="7" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="4" t="s">
         <v>59</v>
       </c>
       <c r="B7" s="24">
         <f>('Labor Hours'!F2+'Labor Hours'!M2)*E8</f>
         <v>96</v>
       </c>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="8"/>
       <c r="F7" s="8"/>
       <c r="G7" s="8"/>
       <c r="H7" s="8"/>
       <c r="I7" s="8"/>
     </row>
     <row r="8" spans="1:9" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A8" s="6" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="7">
         <f>SUM(B3:B7)</f>
         <v>4046</v>
       </c>
       <c r="C8" s="8"/>
-      <c r="D8" s="54" t="s">
+      <c r="D8" s="53" t="s">
         <v>58</v>
       </c>
-      <c r="E8" s="55">
+      <c r="E8" s="54">
         <v>24</v>
       </c>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
     </row>
     <row r="9" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A9" s="8"/>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
     </row>
     <row r="10" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A10" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="8"/>
       <c r="I10" s="8"/>
     </row>
     <row r="11" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A11" s="50" t="s">
+      <c r="A11" s="49" t="s">
         <v>68</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
     </row>
     <row r="12" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A12" s="8" t="s">
         <v>69</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
     </row>
     <row r="13" spans="1:9" x14ac:dyDescent="0.25">
@@ -4828,143 +4837,143 @@
         <v>71</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="8"/>
       <c r="I14" s="8"/>
     </row>
     <row r="15" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A15" s="29" t="s">
         <v>72</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="8"/>
       <c r="I15" s="8"/>
     </row>
     <row r="16" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A16" s="90" t="s">
+      <c r="A16" s="89" t="s">
         <v>73</v>
       </c>
-      <c r="B16" s="74"/>
-[...5 lines deleted...]
-      <c r="H16" s="74"/>
+      <c r="B16" s="73"/>
+      <c r="C16" s="73"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="73"/>
+      <c r="F16" s="73"/>
+      <c r="G16" s="73"/>
+      <c r="H16" s="73"/>
       <c r="I16" s="8"/>
     </row>
     <row r="17" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A17" s="74"/>
-[...6 lines deleted...]
-      <c r="H17" s="74"/>
+      <c r="A17" s="73"/>
+      <c r="B17" s="73"/>
+      <c r="C17" s="73"/>
+      <c r="D17" s="73"/>
+      <c r="E17" s="73"/>
+      <c r="F17" s="73"/>
+      <c r="G17" s="73"/>
+      <c r="H17" s="73"/>
       <c r="I17" s="8"/>
     </row>
     <row r="18" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A18" s="90" t="s">
+      <c r="A18" s="89" t="s">
         <v>74</v>
       </c>
-      <c r="B18" s="74"/>
-[...5 lines deleted...]
-      <c r="H18" s="74"/>
+      <c r="B18" s="73"/>
+      <c r="C18" s="73"/>
+      <c r="D18" s="73"/>
+      <c r="E18" s="73"/>
+      <c r="F18" s="73"/>
+      <c r="G18" s="73"/>
+      <c r="H18" s="73"/>
       <c r="I18" s="8"/>
     </row>
     <row r="19" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A19" s="74"/>
-[...6 lines deleted...]
-      <c r="H19" s="74"/>
+      <c r="A19" s="73"/>
+      <c r="B19" s="73"/>
+      <c r="C19" s="73"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="73"/>
+      <c r="F19" s="73"/>
+      <c r="G19" s="73"/>
+      <c r="H19" s="73"/>
       <c r="I19" s="8"/>
     </row>
     <row r="20" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A20" s="90" t="s">
+      <c r="A20" s="89" t="s">
         <v>75</v>
       </c>
-      <c r="B20" s="74"/>
-[...5 lines deleted...]
-      <c r="H20" s="74"/>
+      <c r="B20" s="73"/>
+      <c r="C20" s="73"/>
+      <c r="D20" s="73"/>
+      <c r="E20" s="73"/>
+      <c r="F20" s="73"/>
+      <c r="G20" s="73"/>
+      <c r="H20" s="73"/>
       <c r="I20" s="8"/>
     </row>
     <row r="21" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A21" s="74"/>
-[...6 lines deleted...]
-      <c r="H21" s="74"/>
+      <c r="A21" s="73"/>
+      <c r="B21" s="73"/>
+      <c r="C21" s="73"/>
+      <c r="D21" s="73"/>
+      <c r="E21" s="73"/>
+      <c r="F21" s="73"/>
+      <c r="G21" s="73"/>
+      <c r="H21" s="73"/>
       <c r="I21" s="8"/>
     </row>
     <row r="22" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A22" s="90" t="s">
+      <c r="A22" s="89" t="s">
         <v>76</v>
       </c>
-      <c r="B22" s="74"/>
-[...5 lines deleted...]
-      <c r="H22" s="74"/>
+      <c r="B22" s="73"/>
+      <c r="C22" s="73"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="73"/>
+      <c r="F22" s="73"/>
+      <c r="G22" s="73"/>
+      <c r="H22" s="73"/>
       <c r="I22" s="8"/>
     </row>
     <row r="23" spans="1:9" x14ac:dyDescent="0.25">
-      <c r="A23" s="74"/>
-[...6 lines deleted...]
-      <c r="H23" s="74"/>
+      <c r="A23" s="73"/>
+      <c r="B23" s="73"/>
+      <c r="C23" s="73"/>
+      <c r="D23" s="73"/>
+      <c r="E23" s="73"/>
+      <c r="F23" s="73"/>
+      <c r="G23" s="73"/>
+      <c r="H23" s="73"/>
       <c r="I23" s="8"/>
     </row>
     <row r="24" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A24" s="8"/>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="8"/>
       <c r="I24" s="8"/>
     </row>
     <row r="25" spans="1:9" x14ac:dyDescent="0.25">
       <c r="A25" s="8"/>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
     </row>
   </sheetData>